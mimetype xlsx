--- v0 (2026-01-28)
+++ v1 (2026-09-29)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\asa.slevin\OneDrive - KI.SE\Dokument\HEMMAJOBB\Hemjobb\Annoteringar\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\asa.slevin\Desktop\Orderportalen fix\Excel for download\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{488D7A46-EB71-4073-B003-BED642AE6ACB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{100E3654-3955-4678-B587-0F9CA6F449B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Prestwick FDA appr" sheetId="4" r:id="rId1"/>
     <sheet name="__JChemStructureSheet" sheetId="15" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Prestwick FDA appr'!$H$1:$H$1201</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8307" uniqueCount="6109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8312" uniqueCount="6114">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>CBK200518</t>
   </si>
   <si>
     <t>CBK200981</t>
   </si>
   <si>
     <t>CBK176259</t>
   </si>
   <si>
     <t>CBK201014</t>
   </si>
   <si>
     <t>Therapeutic class</t>
   </si>
   <si>
     <t>Therapeutic effect</t>
   </si>
   <si>
     <t>Azaguanine-8</t>
   </si>
   <si>
@@ -18363,50 +18363,65 @@
     <t>CC(C)CCCCC(NC(CCN)C(NC(C(C)O)C(NC(CCN)C(NC1CCNC(C(C(C)O)NC(C(CCN)NC(C(CCN)NC(C(CNC(C(CC(C)C)NC(C(CCN)NC1=O)=O)=O)C(C)C)=O)=O)=O)=O)=O)=O)=O)=O</t>
   </si>
   <si>
     <t>C([C@@H]1O[C@@H](CS1)[N+]1:C:C(:C(N):N:[C+]:1=O)F)O</t>
   </si>
   <si>
     <t>CC1(C)[C@H]2CCC(CCOCC[N+]3(CCOCC3)Cc3cc(c(cc3[Br])OC)OC)[C@@H]1C2</t>
   </si>
   <si>
     <t>C[C@H](c1cc(cc(c1)C(F)(F)F)C(F)(F)F)O[C@@H]1[C@H](c2ccc(cc2)F)N(CCO1)CC1NC(NN=1)=O</t>
   </si>
   <si>
     <t>CN[C@@H]1C[C@@H](c2ccc(c(c2)[Cl])[Cl])c2ccccc12</t>
   </si>
   <si>
     <t>CC(C)(C)CC(C)(C)c1ccc(c(Cc2cc(cc(Cc3cc(ccc3OCOCCOCCO)C(C)(C)CC(C)(C)C)c2OCOCCOCCO)C(C)(C)CC(C)(C)C)c1)OCOCCOCCO</t>
   </si>
   <si>
     <t>C([C@@H]1[C@H]([C@H]([C@H](n2cnc3c(N)ncnc23)O1)O)O)OP(O)(O)=O</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>SMILES can be interpretated differently depending on software - sdf are available</t>
+  </si>
+  <si>
+    <t>CCN(CC)CC(=O)NC1=C(C=CC=C1C)C.Cl</t>
+  </si>
+  <si>
+    <t>CC1=CC2=C(C=C1C)[N+](=CN2)[C@@H]3[C@@H]([C@@H]([C@H](O3)CO)OP(=O)(O)O[C@H](C)CNC(=O)CC[C@@]4([C@H]([C@@H]5[C@]6([C@@]([C@@H](C(=N6)/C(=C\7/[C@@]([C@@H](/C(=C/C8=N/C(=C(\C4=N5)/C)/[C@H](C8(C)C)CCC(=N)[O-])/N7)CCC(=N)[O-])(C)CC(=O)N)/C)CCC(=N)[O-])(C)CC(=O)N)C)CC(=O)N)C)O.[C]#N.[Co+2]</t>
+  </si>
+  <si>
+    <t>CC[Hg]SC1=CC=CC=C1C(=O)[O-].[Na+]</t>
+  </si>
+  <si>
+    <t>C1=CC=C(C(=C1)C2=C3C=C(C(=O)C=C3OC4=C(C(=C(C=C24)Br)[O-])[Hg+])Br)C(=O)[O-].[OH-].[Na+].[Na+]</t>
+  </si>
+  <si>
+    <t>CCP(CC)CC.CC(=O)OC[C@@H]1[C@H]([C@@H]([C@H]([C@@H](O1)[S-])OC(=O)C)OC(=O)C)OC(=O)C.[Au+]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="29">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -19407,51 +19422,53 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I1201"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A1152" workbookViewId="0">
+      <selection activeCell="A1201" sqref="A1201"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="2"/>
     <col min="2" max="2" width="14" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="38.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="26.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>4918</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>4905</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>2518</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>0</v>
@@ -20575,50 +20592,53 @@
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="2" t="s">
         <v>5481</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>2614</v>
       </c>
       <c r="C50" s="13" t="s">
         <v>2615</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>154</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G50" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="51" spans="1:7">
+      <c r="A51" s="2" t="s">
+        <v>6109</v>
+      </c>
       <c r="B51" s="10" t="s">
         <v>2616</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>2617</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>156</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>59</v>
       </c>
       <c r="G51" s="8" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="2" t="s">
         <v>4954</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>2618</v>
@@ -29342,50 +29362,53 @@
     </row>
     <row r="433" spans="1:7">
       <c r="A433" s="2" t="s">
         <v>5644</v>
       </c>
       <c r="B433" s="10" t="s">
         <v>3375</v>
       </c>
       <c r="C433" s="13" t="s">
         <v>3376</v>
       </c>
       <c r="D433" s="6" t="s">
         <v>967</v>
       </c>
       <c r="E433" s="7" t="s">
         <v>968</v>
       </c>
       <c r="F433" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G433" s="8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="434" spans="1:7">
+      <c r="A434" s="2" t="s">
+        <v>6110</v>
+      </c>
       <c r="B434" s="10" t="s">
         <v>3377</v>
       </c>
       <c r="C434" s="13" t="s">
         <v>3378</v>
       </c>
       <c r="D434" s="6" t="s">
         <v>969</v>
       </c>
       <c r="E434" s="7" t="s">
         <v>970</v>
       </c>
       <c r="F434" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G434" s="8" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" s="2" t="s">
         <v>5437</v>
       </c>
       <c r="B435" s="10" t="s">
         <v>3379</v>
@@ -35086,50 +35109,53 @@
     </row>
     <row r="686" spans="1:7">
       <c r="A686" s="2" t="s">
         <v>6096</v>
       </c>
       <c r="B686" s="10" t="s">
         <v>3877</v>
       </c>
       <c r="C686" s="13" t="s">
         <v>3878</v>
       </c>
       <c r="D686" s="6" t="s">
         <v>1480</v>
       </c>
       <c r="E686" s="7" t="s">
         <v>1481</v>
       </c>
       <c r="F686" s="8" t="s">
         <v>59</v>
       </c>
       <c r="G686" s="8" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="687" spans="1:7">
+      <c r="A687" s="2" t="s">
+        <v>6111</v>
+      </c>
       <c r="B687" s="10" t="s">
         <v>3879</v>
       </c>
       <c r="C687" s="13" t="s">
         <v>3880</v>
       </c>
       <c r="D687" s="6" t="s">
         <v>1482</v>
       </c>
       <c r="E687" s="7" t="s">
         <v>1483</v>
       </c>
       <c r="F687" s="8" t="s">
         <v>39</v>
       </c>
       <c r="G687" s="8" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="688" spans="1:7">
       <c r="A688" s="2" t="s">
         <v>4994</v>
       </c>
       <c r="B688" s="10" t="s">
         <v>3881</v>
@@ -37385,50 +37411,53 @@
       <c r="G786" s="8" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="787" spans="1:7">
       <c r="A787" s="2" t="s">
         <v>5743</v>
       </c>
       <c r="B787" s="10" t="s">
         <v>4075</v>
       </c>
       <c r="C787" s="13" t="s">
         <v>4076</v>
       </c>
       <c r="D787" s="6" t="s">
         <v>1684</v>
       </c>
       <c r="E787" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="F787" s="8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="788" spans="1:7">
+      <c r="A788" s="2" t="s">
+        <v>6112</v>
+      </c>
       <c r="B788" s="10" t="s">
         <v>4077</v>
       </c>
       <c r="C788" s="13" t="s">
         <v>4078</v>
       </c>
       <c r="D788" s="6" t="s">
         <v>1686</v>
       </c>
       <c r="E788" s="7" t="s">
         <v>1687</v>
       </c>
       <c r="F788" s="8" t="s">
         <v>39</v>
       </c>
       <c r="G788" s="8" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="789" spans="1:7">
       <c r="A789" s="2" t="s">
         <v>5780</v>
       </c>
       <c r="B789" s="10" t="s">
         <v>4079</v>
@@ -37925,50 +37954,53 @@
     </row>
     <row r="811" spans="1:7">
       <c r="A811" s="2" t="s">
         <v>5219</v>
       </c>
       <c r="B811" s="10" t="s">
         <v>4122</v>
       </c>
       <c r="C811" s="13" t="s">
         <v>4123</v>
       </c>
       <c r="D811" s="6" t="s">
         <v>1732</v>
       </c>
       <c r="E811" s="7" t="s">
         <v>1733</v>
       </c>
       <c r="F811" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G811" s="8" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="812" spans="1:7">
+      <c r="A812" s="2" t="s">
+        <v>6113</v>
+      </c>
       <c r="B812" s="10" t="s">
         <v>4124</v>
       </c>
       <c r="C812" s="13" t="s">
         <v>4125</v>
       </c>
       <c r="D812" s="6" t="s">
         <v>1734</v>
       </c>
       <c r="E812" s="7" t="s">
         <v>1735</v>
       </c>
       <c r="F812" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G812" s="8" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="813" spans="1:7">
       <c r="A813" s="2" t="s">
         <v>5449</v>
       </c>
       <c r="B813" s="10" t="s">
         <v>4126</v>