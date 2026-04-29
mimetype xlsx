--- v0 (2025-11-07)
+++ v1 (2026-04-29)
@@ -1,94 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\asa.slevin\Documents\CRAP\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\asa.slevin\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D43BDA1-7A9B-417D-AC15-CFFC447F3D94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F7915870-3691-4203-9C32-82B07031B926}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17640" xr2:uid="{A7534770-6FC2-4BD9-9D34-0984EF0E662C}"/>
   </bookViews>
   <sheets>
     <sheet name="MALL" sheetId="5" r:id="rId1"/>
     <sheet name="INFORMATION" sheetId="8" r:id="rId2"/>
     <sheet name="__JChemStructureSheet" sheetId="7" state="hidden" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B23" i="5" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="289">
   <si>
     <t>SMILES</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>HTS</t>
   </si>
   <si>
     <t>Advanced</t>
   </si>
   <si>
     <t>Legacy</t>
   </si>
   <si>
     <t>Premium</t>
   </si>
   <si>
     <t>Functional</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
@@ -908,50 +908,53 @@
     <t>NS(=O)(=O)C1=CC(CN2CCC3=C(CC2)C=C(O)C=C3)=CO1</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Enamine ID</t>
   </si>
   <si>
     <t>FILL IN BELOW</t>
   </si>
   <si>
     <t>Information on next sheet</t>
   </si>
   <si>
     <t>Any questions concerning how to find your molecules is referred to Enamine</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>Extra information:</t>
   </si>
   <si>
     <t>Purchasing allowed for everyone, however, CBCS-employees and collaborators that reinforce CBCS projects and has approval = No INDI added. Everyone else = INDI added. INDI = 20.44% 2025</t>
+  </si>
+  <si>
+    <t>VAT: recipient in accordance with article 138 of EU directive 2006/112 (Alltså 0 SEK)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1056,102 +1059,96 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="11" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1455,441 +1452,440 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2E102E0-E8BB-417B-861F-7CD30C6A87B2}">
   <dimension ref="A1:I49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F1" sqref="F1"/>
+      <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="18.85546875" style="14" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="14"/>
+    <col min="1" max="1" width="18.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15" customWidth="1"/>
+    <col min="3" max="3" width="19.7109375" style="10" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9" customWidth="1"/>
+    <col min="9" max="9" width="38.7109375" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="38.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="12" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:9" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="15" t="s">
         <v>282</v>
       </c>
-      <c r="B1" s="9"/>
-[...2 lines deleted...]
-      <c r="I1" s="13" t="s">
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="I1" s="9" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="2" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="10" t="s">
+    <row r="2" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A2" s="7" t="s">
         <v>281</v>
       </c>
-      <c r="B2" s="10" t="s">
+      <c r="B2" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="11" t="s">
+      <c r="C2" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="D2" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="8" t="s">
+      <c r="D2" s="7" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A3" s="6" t="s">
         <v>270</v>
       </c>
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="6" t="s">
         <v>275</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="C3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="8">
+      <c r="D3" s="6">
         <v>42</v>
       </c>
     </row>
-    <row r="4" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="8" t="s">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A4" s="6" t="s">
         <v>271</v>
       </c>
-      <c r="B4" s="8" t="s">
+      <c r="B4" s="6" t="s">
         <v>276</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="C4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="8">
+      <c r="D4" s="6">
         <v>62</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="8" t="s">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A5" s="6" t="s">
         <v>272</v>
       </c>
-      <c r="B5" s="8" t="s">
+      <c r="B5" s="6" t="s">
         <v>277</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="C5" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="8">
+      <c r="D5" s="6">
         <v>38</v>
       </c>
     </row>
-    <row r="6" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="8" t="s">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A6" s="6" t="s">
         <v>273</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="B6" s="6" t="s">
         <v>278</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="C6" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D6" s="6">
         <v>86</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="8" t="s">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
         <v>274</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="B7" s="6" t="s">
         <v>279</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="C7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D7" s="6">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D9" s="8"/>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A8" s="6"/>
+      <c r="B8" s="6"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="6"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A9" s="6"/>
+      <c r="B9" s="6"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="6"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="6"/>
       <c r="B10" s="6"/>
       <c r="C10" s="5"/>
       <c r="D10" s="6"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="6"/>
       <c r="B11" s="6"/>
       <c r="C11" s="5"/>
       <c r="D11" s="6"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="6"/>
       <c r="B12" s="6"/>
       <c r="C12" s="5"/>
       <c r="D12" s="6"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="6"/>
       <c r="B13" s="6"/>
       <c r="C13" s="5"/>
       <c r="D13" s="6"/>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A23" s="14" t="s">
+      <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="6">
         <f>SUM(D3:D21)</f>
         <v>266</v>
       </c>
-      <c r="C23" s="15" t="s">
+      <c r="C23" s="10" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A27" s="14" t="s">
+      <c r="A27" t="s">
         <v>30</v>
       </c>
     </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A28" t="s">
+        <v>288</v>
+      </c>
+    </row>
     <row r="39" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A39" s="16"/>
-      <c r="B39" s="16"/>
+      <c r="A39" s="11"/>
+      <c r="B39" s="11"/>
     </row>
     <row r="40" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A40" s="16"/>
-      <c r="B40" s="16"/>
+      <c r="A40" s="11"/>
+      <c r="B40" s="11"/>
     </row>
     <row r="41" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A41" s="16"/>
-      <c r="B41" s="16"/>
+      <c r="A41" s="11"/>
+      <c r="B41" s="11"/>
     </row>
     <row r="42" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A42" s="16"/>
-      <c r="B42" s="16"/>
+      <c r="A42" s="11"/>
+      <c r="B42" s="11"/>
     </row>
     <row r="43" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A43" s="16"/>
-      <c r="B43" s="16"/>
+      <c r="A43" s="11"/>
+      <c r="B43" s="11"/>
     </row>
     <row r="44" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A44" s="16"/>
-      <c r="B44" s="16"/>
+      <c r="A44" s="11"/>
+      <c r="B44" s="11"/>
     </row>
     <row r="45" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A45" s="16"/>
-      <c r="B45" s="16"/>
+      <c r="A45" s="11"/>
+      <c r="B45" s="11"/>
     </row>
     <row r="46" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A46" s="16"/>
-      <c r="B46" s="16"/>
+      <c r="A46" s="11"/>
+      <c r="B46" s="11"/>
     </row>
     <row r="47" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A47" s="16"/>
-      <c r="B47" s="16"/>
+      <c r="A47" s="11"/>
+      <c r="B47" s="11"/>
     </row>
     <row r="48" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A48" s="16"/>
-      <c r="B48" s="16"/>
+      <c r="A48" s="11"/>
+      <c r="B48" s="11"/>
     </row>
     <row r="49" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A49" s="16"/>
-      <c r="B49" s="16"/>
+      <c r="A49" s="11"/>
+      <c r="B49" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2076218A-485F-4234-AF33-2C9FA89A0AE0}">
   <dimension ref="A1:L14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.42578125" style="14" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="14"/>
+    <col min="1" max="1" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="38.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="38.7109375" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="7.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C1" s="18" t="s">
+      <c r="C1" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="D1" s="18"/>
-[...4 lines deleted...]
-      <c r="J1" s="19" t="s">
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="J1" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="K1" s="20"/>
-      <c r="L1" s="21"/>
+      <c r="K1" s="18"/>
+      <c r="L1" s="19"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="22" t="s">
+      <c r="C2" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="J2" s="22" t="s">
+      <c r="J2" s="13" t="s">
         <v>7</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>21</v>
       </c>
       <c r="L2" s="4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="23" t="s">
+      <c r="C3" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="22" t="s">
+      <c r="D3" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="22" t="s">
+      <c r="E3" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="F3" s="22" t="s">
+      <c r="F3" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="G3" s="22" t="s">
+      <c r="G3" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="H3" s="22" t="s">
+      <c r="H3" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="J3" s="23" t="s">
+      <c r="J3" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="22" t="s">
+      <c r="K3" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="L3" s="22" t="s">
+      <c r="L3" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="22" t="s">
+      <c r="C4" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="22" t="s">
+      <c r="D4" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="E4" s="22" t="s">
+      <c r="E4" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="22" t="s">
+      <c r="F4" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="G4" s="22" t="s">
+      <c r="G4" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="H4" s="22" t="s">
+      <c r="H4" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="J4" s="22" t="s">
+      <c r="J4" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="22" t="s">
+      <c r="K4" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="L4" s="22" t="s">
+      <c r="L4" s="13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A7" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A8" s="4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="C11" s="14" t="s">
+      <c r="C11" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="C12" s="14" t="s">
+      <c r="C12" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A14" s="14" t="s">
+      <c r="A14" t="s">
         <v>286</v>
       </c>
-      <c r="B14" s="17" t="s">
+      <c r="B14" s="12" t="s">
         <v>287</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="C1:H1"/>
     <mergeCell ref="J1:L1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AEA35B47-2948-4FE9-ADDD-FA300308A178}">
   <dimension ref="A1:D118"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>31</v>
       </c>
       <c r="B1" t="s">