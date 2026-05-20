--- v0 (2026-03-13)
+++ v1 (2026-05-20)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{28DFF020-C0A1-4814-8F35-AC933052D476}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{65CF88EB-7433-4023-9353-6FDE1E333B7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="350">
   <si>
     <t>Batch id</t>
   </si>
   <si>
     <t>smiles_std_string</t>
   </si>
   <si>
     <t>BJ1855016</t>
   </si>
   <si>
     <t>CC(=O)O[C@@H]1CC[C@@]2(C)C(=CC[C@@H]3[C@@H]2CC[C@@]2(C)[C@H]3CC[C@@H]2[C@H](C)CCCC(C)C)C1</t>
   </si>
   <si>
     <t>BJ1855018</t>
   </si>
   <si>
     <t>C[C@H](CC[C@H](O)C(CO)COS(=O)(=O)O)[C@H]1CC[C@H]2[C@H]3[C@H](C[C@H](O)[C@@]21C)[C@@]1(C)CC[C@@H](O)C[C@H]1C[C@H]3O</t>
   </si>
   <si>
     <t>BJ1855027</t>
   </si>
   <si>
     <t>COC(=O)CC[C@@H](C)[C@H]1CC[C@H]2[C@@H]3[C@@H](O)C[C@@H]4C[C@@H](O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
   </si>
   <si>
@@ -731,97 +731,436 @@
     <t>C#C[C@]1(O)CC[C@H]2[C@@H]3CCc4cc(OC)ccc4[C@H]3CC[C@@]21C</t>
   </si>
   <si>
     <t>BJ1855143</t>
   </si>
   <si>
     <t>C#C[C@]1(O)CC[C@H]2[C@@H]3CC=C4CC(=O)CC[C@@H]4[C@H]3CC[C@@]21CC</t>
   </si>
   <si>
     <t>BJ1855145</t>
   </si>
   <si>
     <t>CC(C)[C@@H](C)/C=C/[C@@H](C)[C@H]1CC[C@H]2C3=CC=C4C[C@@H](O)CC[C@@]4(C)[C@@H]3CC[C@@]21C</t>
   </si>
   <si>
     <t>BJ1855146</t>
   </si>
   <si>
     <t>CC(C)[C@@H](C)/C=C/[C@@H](C)[C@H]1CC[C@H]2C3=CC=C4C[C@@H](O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
   </si>
   <si>
     <t>BJ1855147</t>
   </si>
   <si>
     <t>C/C=C(\CC[C@@H](C)[C@H]1CC[C@H]2[C@@H]3CC=C4C[C@@H](O)CC[C@]4(C)[C@H]3CC[C@@]21C)C(C)C</t>
+  </si>
+  <si>
+    <t>EL5600001</t>
+  </si>
+  <si>
+    <t>EL5600002</t>
+  </si>
+  <si>
+    <t>EL5600003</t>
+  </si>
+  <si>
+    <t>EL5600004</t>
+  </si>
+  <si>
+    <t>EL5600005</t>
+  </si>
+  <si>
+    <t>EL5600006</t>
+  </si>
+  <si>
+    <t>EL5600007</t>
+  </si>
+  <si>
+    <t>EL5601001</t>
+  </si>
+  <si>
+    <t>EL5601002</t>
+  </si>
+  <si>
+    <t>EL5601003</t>
+  </si>
+  <si>
+    <t>EL5601004</t>
+  </si>
+  <si>
+    <t>EL5601005</t>
+  </si>
+  <si>
+    <t>EL5601006</t>
+  </si>
+  <si>
+    <t>EL5601007</t>
+  </si>
+  <si>
+    <t>EL5601008</t>
+  </si>
+  <si>
+    <t>EL5601009</t>
+  </si>
+  <si>
+    <t>EL5601010</t>
+  </si>
+  <si>
+    <t>EL5601011</t>
+  </si>
+  <si>
+    <t>EL5601012</t>
+  </si>
+  <si>
+    <t>EL5601013</t>
+  </si>
+  <si>
+    <t>EL5601014</t>
+  </si>
+  <si>
+    <t>EL5601015</t>
+  </si>
+  <si>
+    <t>EL5601016</t>
+  </si>
+  <si>
+    <t>EL5601017</t>
+  </si>
+  <si>
+    <t>EL5601018</t>
+  </si>
+  <si>
+    <t>EL5601019</t>
+  </si>
+  <si>
+    <t>EL5601020</t>
+  </si>
+  <si>
+    <t>EL5601021</t>
+  </si>
+  <si>
+    <t>EL5601022</t>
+  </si>
+  <si>
+    <t>EL5601023</t>
+  </si>
+  <si>
+    <t>EL5601024</t>
+  </si>
+  <si>
+    <t>EL5601025</t>
+  </si>
+  <si>
+    <t>EL5601026</t>
+  </si>
+  <si>
+    <t>EL5601027</t>
+  </si>
+  <si>
+    <t>EL5601028</t>
+  </si>
+  <si>
+    <t>EL5601029</t>
+  </si>
+  <si>
+    <t>EL5601030</t>
+  </si>
+  <si>
+    <t>EL5602001</t>
+  </si>
+  <si>
+    <t>EL5602002</t>
+  </si>
+  <si>
+    <t>EL5602003</t>
+  </si>
+  <si>
+    <t>EL5602004</t>
+  </si>
+  <si>
+    <t>EL5602005</t>
+  </si>
+  <si>
+    <t>EL5602006</t>
+  </si>
+  <si>
+    <t>EL5602007</t>
+  </si>
+  <si>
+    <t>EL5602008</t>
+  </si>
+  <si>
+    <t>EL5602009</t>
+  </si>
+  <si>
+    <t>EL5602010</t>
+  </si>
+  <si>
+    <t>EL5602011</t>
+  </si>
+  <si>
+    <t>EL5602012</t>
+  </si>
+  <si>
+    <t>EL5602013</t>
+  </si>
+  <si>
+    <t>EL5602014</t>
+  </si>
+  <si>
+    <t>EL5602015</t>
+  </si>
+  <si>
+    <t>EL5602016</t>
+  </si>
+  <si>
+    <t>EL5602017</t>
+  </si>
+  <si>
+    <t>EL5602018</t>
+  </si>
+  <si>
+    <t>EL5602019</t>
+  </si>
+  <si>
+    <t>C[C@H]1CC[C@@]2(OC1)O[C@H]1C[C@H]3[C@@H]4CC[C@H]5C[C@@H](O)CC[C@]5(C)[C@H]4CC(=O)[C@]3(C)[C@H]1[C@@H]2C</t>
+  </si>
+  <si>
+    <t>CC(=O)O[C@H]1CC[C@@]2(C)[C@@H](CC[C@@H]3[C@@H]2CC(=O)[C@@]2(C)[C@H]3C[C@@H]3O[C@]4(CC[C@H](C)CO4)[C@@H](C)[C@@H]32)C1</t>
+  </si>
+  <si>
+    <t>C[C@H]1CC[C@@]2(OC1)O[C@H]1C[C@H]3[C@@H]4CC[C@H]5C[C@@H](O)CC[C@]5(C)[C@H]4CC[C@]3(C)[C@H]1[C@@H]2C</t>
+  </si>
+  <si>
+    <t>CC(=O)O[C@H]1CC[C@@]2(C)[C@@H](CC[C@@H]3[C@@H]2CC[C@@]2(C)[C@H]3C[C@@H]3O[C@]4(CC[C@H](C)CO4)[C@@H](C)[C@@H]32)C1</t>
+  </si>
+  <si>
+    <t>C[C@H]1CC[C@@]2(OC1)O[C@H]1C[C@H]3[C@@H]4CC[C@@H]5C[C@@H](O)C[C@@H](O)[C@]5(C)[C@H]4CC[C@]3(C)[C@H]1[C@@H]2C</t>
+  </si>
+  <si>
+    <t>C[C@H](C(=O)CC[C@@H](C)CO)[C@H]1C(=O)C[C@H]2[C@@H]3CC=C4C[C@@H](O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@H]1CC[C@@]2(OC1)O[C@H]1C[C@H]3[C@@H]4CC=C5C[C@@H](O)CC[C@]5(C)[C@H]4CC[C@]3(C)[C@H]1[C@@H]2C</t>
+  </si>
+  <si>
+    <t>CC(=O)O[C@]1(C(C)=O)CC[C@H]2[C@@H]3CC(C(F)(F)F)=C4CC(=O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>CC(=O)[C@@]1(O)CC[C@H]2[C@@H]3CC[C@H]4C[C@@H](O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>CC(=O)O[C@]1(C(C)=O)CC[C@H]2[C@@H]3CC(C)=C4CC(=O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>CC(=O)[C@H]1[C@H](C)C[C@H]2[C@@H]3CC=C4CC(=O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@]12CC[C@H]3[C@@H](CC=C4C[C@@H](O)CC[C@@]43C)[C@@H]1CC[C@@H]2C(=O)CO</t>
+  </si>
+  <si>
+    <t>C[C@]12CC[C@H]3[C@@H](CCC4=CC(=O)CC[C@@]43C)[C@@H]1CC[C@@H]2C(=O)CO</t>
+  </si>
+  <si>
+    <t>CC(=O)[C@H]1CC[C@H]2[C@@H]3CC[C@H]4CC(=O)CC[C@]4(C)[C@H]3C(=O)C[C@]12C</t>
+  </si>
+  <si>
+    <t>CC(=O)[C@H]1CC[C@H]2[C@@H]3CC(=O)[C@@H]4CC(=O)CC[C@]4(C)[C@H]3CC[C@]12C</t>
+  </si>
+  <si>
+    <t>CC(=O)[C@H]1CC[C@H]2[C@@H]3CC(=O)[C@H]4CC(=O)CC[C@]4(C)[C@H]3CC[C@]12C</t>
+  </si>
+  <si>
+    <t>CC(=O)[C@H]1CC[C@H]2[C@H]3[C@H](CC[C@]12C)[C@@]1(C)CC[C@H](O)C[C@@H]1C[C@H]3O</t>
+  </si>
+  <si>
+    <t>C[C@]12CC[C@H]3[C@@H](CC[C@@H]4CC(=O)CC[C@]34C)[C@@H]1CC[C@@H]2[C@@H](O)CO</t>
+  </si>
+  <si>
+    <t>CC(=O)[C@H]1CC[C@H]2[C@@H]3CC[C@H]4C[C@@H](O)CC[C@]4(C)[C@H]3C(=O)C[C@]12C</t>
+  </si>
+  <si>
+    <t>CC(=O)O[C@]1(C(C)=O)CC[C@H]2[C@@H]3CC=C4C[C@@H](O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>CC(=O)OCC(=O)[C@H]1CC[C@H]2[C@@H]3CC=C4C[C@@H](O)CC[C@]4(C)[C@H]3CC[C@]12C</t>
+  </si>
+  <si>
+    <t>C[C@]12CC(=O)[C@H]3[C@@H](CC[C@@H]4C[C@H](O)CC[C@]34C)[C@@H]1CC[C@@H]2[C@@H](O)CO</t>
+  </si>
+  <si>
+    <t>C[C@]12CC[C@H](O)C[C@@H]1CC[C@@H]1[C@@H]2CC[C@]2(C)[C@@H](C(=O)CO)CC[C@@H]12</t>
+  </si>
+  <si>
+    <t>C[C@@H](O)[C@H]1[C@H](O)C[C@H]2[C@@H]3CC=C4C[C@@H](O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@@H](O)[C@@]1(O)CC[C@H]2[C@@H]3CC=C4C[C@@H](O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@@H](O)[C@@]1(O)CC[C@H]2[C@@H]3CC[C@@H]4C[C@H](O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>CC(=O)[C@@]1(O)CC[C@H]2[C@@H]3CC=C4C[C@@H](O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>CC(=O)[C@H]1CC[C@H]2[C@@H]3C(=O)C[C@H]4C[C@@H](O)CC[C@]4(C)[C@H]3CC[C@]12C</t>
+  </si>
+  <si>
+    <t>CC(=O)[C@H]1CC[C@H]2[C@@H]3CC[C@@H]4CC(=O)CC[C@]4(C)[C@H]3C(=O)C[C@]12C</t>
+  </si>
+  <si>
+    <t>CC(O)[C@H]1CC[C@H]2[C@@H]3CC[C@@H]4C[C@H](O)CC[C@]4(C)[C@H]3[C@H](O)C[C@]12C</t>
+  </si>
+  <si>
+    <t>CC(=O)[C@@]1(O)CC[C@H]2[C@@H]3CC[C@@H]4C[C@H](O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>CC(=O)[C@@]12O[C@@H]1C[C@H]1[C@@H]3CC=C4C[C@@H](O)CC[C@]4(C)[C@H]3CC[C@@]12C</t>
+  </si>
+  <si>
+    <t>CC(=O)[C@@]1(O)CC[C@H]2[C@@H]3CC=C4CC(=O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@]12CC[C@H]3[C@@H](CC[C@@H]4C[C@H](O)CC[C@]34C)[C@@H]1CC[C@@H]2C(=O)CO</t>
+  </si>
+  <si>
+    <t>CC(=O)[C@H]1[C@H](O)C[C@H]2[C@@H]3CC[C@H]4C[C@@H](O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>CC(=O)[C@H]1[C@H](O)C[C@H]2[C@@H]3CC[C@@H]4C[C@@H](O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>CC(=O)OC[C@@H](OC(C)=O)[C@H]1CC[C@H]2[C@@H]3CC[C@H]4C[C@@H](OC(C)=O)CC[C@]4(C)[C@H]3CC[C@]12C</t>
+  </si>
+  <si>
+    <t>C[C@H](CCC(=O)O)[C@H]1CC[C@H]2[C@@H]3CC[C@@H]4C[C@H](O)[C@@H](O)C[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@H](CCC(=O)O)[C@H]1CC[C@H]2[C@@H]3C[C@H](O)[C@@H]4C[C@H](O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@H](CCC(=O)O)[C@H]1CC[C@H]2[C@@H]3[C@@H](O)C[C@@H]4C[C@H](O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@H](CCC(=O)O)[C@H]1CC[C@H]2[C@@H]3CC(=O)[C@@H]4C[C@H](O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@H](CCC(=O)O)[C@H]1CC[C@H]2[C@@H]3[C@@H](O)C[C@@H]4C[C@@H](O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@H](CCC(=O)O)[C@H]1CC[C@H]2[C@H]3[C@H](CC[C@@]21C)[C@@]1(C)CC[C@@H](O)C[C@H]1C[C@H]3O</t>
+  </si>
+  <si>
+    <t>C[C@H](CCC(=O)O)[C@H]1CC[C@H]2[C@@H]3C(=O)C[C@@H]4CC(=O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@H](CCC(=O)O)[C@H]1CC[C@H]2[C@@H]3[C@@H](O)C[C@H]4C[C@H](O)CC[C@]4(C)[C@H]3CC[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@H](CCC(=O)O)[C@H]1CC[C@H]2[C@@H]3CC[C@@H]4C[C@H](O)CC[C@]4(C)[C@H]3C[C@@H](O)[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@H](CCC(=O)O)[C@H]1CC[C@H]2[C@@H]3CC[C@@H]4C[C@H](O)CC[C@]4(C)[C@H]3C[C@H](O)[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@H](CCC(=O)O)[C@H]1CC[C@H]2[C@@H]3CC[C@@H]4CC(=O)CC[C@]4(C)[C@H]3CC(=O)[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@H](CCC(=O)O)[C@H]1CC[C@H]2[C@@H]3CC[C@@H]4C[C@H](O)CC[C@]4(C)[C@H]3CC(=O)[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@H](CCC(=O)O)[C@H]1CC[C@H]2[C@@H]3CC[C@@H]4C[C@@H](O)CC[C@]4(C)[C@H]3CC(=O)[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@H](CCC(=O)O)[C@H]1CCC2=C3CC[C@@H]4C[C@H](O)CC[C@]4(C)[C@H]3C[C@H](O)[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@H](CCC(=O)O)[C@H]1CC[C@H]2[C@H]3[C@H](C[C@H](O)[C@@]21C)[C@@]1(C)CCCC[C@H]1C[C@H]3O</t>
+  </si>
+  <si>
+    <t>C[C@H](CCC(=O)O)[C@H]1CC[C@H]2[C@@H]3CC[C@@H]4CCCC[C@]4(C)[C@H]3C(=O)C(=O)[C@@]21C</t>
+  </si>
+  <si>
+    <t>C[C@H](CCC(=O)O)[C@H]1CC[C@H]2[C@@H]3CC[C@@H]4CCCC[C@]4(C)[C@H]3C(=O)C(O)[C@@]21C</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 3" xfId="1" xr:uid="{33C64B34-B937-4F5E-BADA-93AF353C340F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1118,51 +1457,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:B121"/>
+  <dimension ref="A1:B177"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -2093,50 +2432,498 @@
         <v>233</v>
       </c>
     </row>
     <row r="119" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>234</v>
       </c>
       <c r="B119" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="120" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>236</v>
       </c>
       <c r="B120" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="121" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>238</v>
       </c>
       <c r="B121" t="s">
         <v>239</v>
+      </c>
+    </row>
+    <row r="122" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>240</v>
+      </c>
+      <c r="B122" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="123" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>241</v>
+      </c>
+      <c r="B123" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="124" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>242</v>
+      </c>
+      <c r="B124" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="125" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>243</v>
+      </c>
+      <c r="B125" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="126" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>244</v>
+      </c>
+      <c r="B126" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="127" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>245</v>
+      </c>
+      <c r="B127" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="128" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>246</v>
+      </c>
+      <c r="B128" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="129" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>247</v>
+      </c>
+      <c r="B129" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="130" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>248</v>
+      </c>
+      <c r="B130" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="131" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>249</v>
+      </c>
+      <c r="B131" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="132" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>250</v>
+      </c>
+      <c r="B132" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="133" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>251</v>
+      </c>
+      <c r="B133" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="134" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>252</v>
+      </c>
+      <c r="B134" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="135" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>253</v>
+      </c>
+      <c r="B135" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="136" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>254</v>
+      </c>
+      <c r="B136" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="137" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>255</v>
+      </c>
+      <c r="B137" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="138" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>256</v>
+      </c>
+      <c r="B138" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="139" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>257</v>
+      </c>
+      <c r="B139" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="140" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>258</v>
+      </c>
+      <c r="B140" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="141" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>259</v>
+      </c>
+      <c r="B141" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="142" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>260</v>
+      </c>
+      <c r="B142" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="143" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>261</v>
+      </c>
+      <c r="B143" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="144" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>262</v>
+      </c>
+      <c r="B144" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="145" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>263</v>
+      </c>
+      <c r="B145" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="146" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>264</v>
+      </c>
+      <c r="B146" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="147" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>265</v>
+      </c>
+      <c r="B147" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="148" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>266</v>
+      </c>
+      <c r="B148" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="149" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>267</v>
+      </c>
+      <c r="B149" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="150" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>268</v>
+      </c>
+      <c r="B150" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="151" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>269</v>
+      </c>
+      <c r="B151" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="152" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>270</v>
+      </c>
+      <c r="B152" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="153" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>271</v>
+      </c>
+      <c r="B153" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="154" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>272</v>
+      </c>
+      <c r="B154" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="155" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>273</v>
+      </c>
+      <c r="B155" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="156" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>274</v>
+      </c>
+      <c r="B156" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="157" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>275</v>
+      </c>
+      <c r="B157" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="158" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>276</v>
+      </c>
+      <c r="B158" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="159" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>277</v>
+      </c>
+      <c r="B159" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="160" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>278</v>
+      </c>
+      <c r="B160" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="161" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>279</v>
+      </c>
+      <c r="B161" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="162" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>280</v>
+      </c>
+      <c r="B162" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="163" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>281</v>
+      </c>
+      <c r="B163" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="164" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>282</v>
+      </c>
+      <c r="B164" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="165" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>283</v>
+      </c>
+      <c r="B165" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="166" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>284</v>
+      </c>
+      <c r="B166" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="167" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>285</v>
+      </c>
+      <c r="B167" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="168" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>286</v>
+      </c>
+      <c r="B168" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="169" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>287</v>
+      </c>
+      <c r="B169" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="170" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>288</v>
+      </c>
+      <c r="B170" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="171" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>289</v>
+      </c>
+      <c r="B171" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="172" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>290</v>
+      </c>
+      <c r="B172" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="173" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>291</v>
+      </c>
+      <c r="B173" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="174" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>292</v>
+      </c>
+      <c r="B174" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="175" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>293</v>
+      </c>
+      <c r="B175" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="176" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>294</v>
+      </c>
+      <c r="B176" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="177" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>295</v>
+      </c>
+      <c r="B177" t="s">
+        <v>349</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">